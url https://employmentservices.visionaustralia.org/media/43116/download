--- v0 (2026-09-07)
+++ v1 (2026-10-18)
@@ -1,63 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73745F0F" w14:textId="23DD49A3" w:rsidR="00FC1A15" w:rsidRPr="00013692" w:rsidRDefault="00AA20CD" w:rsidP="00013692">
+    <w:p w14:paraId="73745F0F" w14:textId="71EA0ED3" w:rsidR="00FC1A15" w:rsidRPr="00013692" w:rsidRDefault="00AA20CD" w:rsidP="00013692">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>Vision Australia WGEA Employer Statement</w:t>
+        <w:t xml:space="preserve">Vision Australia </w:t>
+      </w:r>
+      <w:r w:rsidR="00323FBE">
+        <w:t>Workplace Gender Equality</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Employer Statement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CC4107" w14:textId="77777777" w:rsidR="00AA20CD" w:rsidRPr="00AA20CD" w:rsidRDefault="00AA20CD" w:rsidP="00AA20CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA20CD">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>At Vision Australia, we are committed to fostering a workplace that promotes gender equality and inclusion for all employees. We recognise our responsibilities under the Workplace Gender Equality Amendment Act 2023 and strive to exceed these obligations through transparency and continuous improvement. We are a not-for-profit organisation dedicated to supporting people who are blind or have low vision with approximately 72% identifying as women and 28% as men. This composition reflects the nature of our sector and the roles required to deliver our services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E780D6" w14:textId="77777777" w:rsidR="00AA20CD" w:rsidRPr="00AA20CD" w:rsidRDefault="00AA20CD" w:rsidP="00AA20CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
@@ -193,60 +200,60 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00701DDC">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> | 1300 847 466</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009A1561" w:rsidRPr="00633B4E" w:rsidSect="008A35C1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="914" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71290C17" w14:textId="77777777" w:rsidR="00153467" w:rsidRDefault="00153467" w:rsidP="00E2314D">
+    <w:p w14:paraId="3AD04B4C" w14:textId="77777777" w:rsidR="00592993" w:rsidRDefault="00592993" w:rsidP="00E2314D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B3DDFC8" w14:textId="77777777" w:rsidR="00153467" w:rsidRDefault="00153467" w:rsidP="00E2314D">
+    <w:p w14:paraId="72BC5DC9" w14:textId="77777777" w:rsidR="00592993" w:rsidRDefault="00592993" w:rsidP="00E2314D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -264,52 +271,52 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0DEEBBAB" w14:textId="1A810778" w:rsidR="00F821C5" w:rsidRPr="008A35C1" w:rsidRDefault="002D007F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DEEBBAB" w14:textId="4B723B8E" w:rsidR="00F821C5" w:rsidRPr="008A35C1" w:rsidRDefault="002D007F">
     <w:pPr>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002D007F">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="002D007F">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="002D007F">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="002D007F">
       <w:rPr>
@@ -375,241 +382,131 @@
     </w:r>
     <w:r w:rsidR="00587F5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve">| </w:t>
     </w:r>
     <w:r w:rsidR="00587F5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00587F5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "d MMMM yyyy" </w:instrText>
     </w:r>
     <w:r w:rsidR="00587F5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FA3572">
+    <w:r w:rsidR="00584C02">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>14 August 2026</w:t>
+      <w:t>18 September 2026</w:t>
     </w:r>
     <w:r w:rsidR="00587F5F">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-238716610"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="320B7173" w14:textId="0BDDE31D" w:rsidR="00F821C5" w:rsidRDefault="00587F5F" w:rsidP="00A2182E">
+      <w:p w14:paraId="320B7173" w14:textId="5B947CB9" w:rsidR="00F821C5" w:rsidRDefault="00587F5F" w:rsidP="00A2182E">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="002D007F">
-[...76 lines deleted...]
-        </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
-          <w:t xml:space="preserve"> | </w:t>
-[...36 lines deleted...]
-          <w:t xml:space="preserve">  </w:t>
+          <w:t xml:space="preserve">|   </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="490E536B" w14:textId="6BCF0E8B" w:rsidR="00F821C5" w:rsidRDefault="00F821C5" w:rsidP="00F821C5">
     <w:pPr>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EC34BE1" w14:textId="77777777" w:rsidR="00153467" w:rsidRDefault="00153467" w:rsidP="00E2314D">
+    <w:p w14:paraId="2B422310" w14:textId="77777777" w:rsidR="00592993" w:rsidRDefault="00592993" w:rsidP="00E2314D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19D94E09" w14:textId="77777777" w:rsidR="00153467" w:rsidRDefault="00153467" w:rsidP="00E2314D">
+    <w:p w14:paraId="1880F0DB" w14:textId="77777777" w:rsidR="00592993" w:rsidRDefault="00592993" w:rsidP="00E2314D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="11909" w:type="dxa"/>
       <w:tblInd w:w="-1445" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:shd w:val="clear" w:color="auto" w:fill="FAE100"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="11909"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D83AEF" w14:paraId="2551C2B2" w14:textId="77777777" w:rsidTr="002C6637">
       <w:trPr>
         <w:trHeight w:val="1552"/>
       </w:trPr>
       <w:tc>
@@ -755,51 +652,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07F90CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B10D30E"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1431,50 +1328,52 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="869344770">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="526796411">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1952125027">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="867108437">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2127577378">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1016226031">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="737"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -1506,175 +1405,184 @@
     <w:rsid w:val="00153467"/>
     <w:rsid w:val="00172058"/>
     <w:rsid w:val="00174DE7"/>
     <w:rsid w:val="00186BAD"/>
     <w:rsid w:val="001A395F"/>
     <w:rsid w:val="001B692B"/>
     <w:rsid w:val="001B79CA"/>
     <w:rsid w:val="001D3338"/>
     <w:rsid w:val="001F43C6"/>
     <w:rsid w:val="002020BA"/>
     <w:rsid w:val="00206B11"/>
     <w:rsid w:val="0020769D"/>
     <w:rsid w:val="00226EF0"/>
     <w:rsid w:val="00232F60"/>
     <w:rsid w:val="0023471E"/>
     <w:rsid w:val="00247DDD"/>
     <w:rsid w:val="00260F92"/>
     <w:rsid w:val="00275902"/>
     <w:rsid w:val="002C2C39"/>
     <w:rsid w:val="002C6637"/>
     <w:rsid w:val="002C7FE5"/>
     <w:rsid w:val="002D007F"/>
     <w:rsid w:val="002E2E5E"/>
     <w:rsid w:val="00304700"/>
     <w:rsid w:val="00321D1C"/>
+    <w:rsid w:val="00323FBE"/>
     <w:rsid w:val="00340DB5"/>
     <w:rsid w:val="0035542E"/>
     <w:rsid w:val="00355913"/>
     <w:rsid w:val="00356756"/>
     <w:rsid w:val="00370D7D"/>
     <w:rsid w:val="00381C53"/>
     <w:rsid w:val="00385792"/>
     <w:rsid w:val="003A146C"/>
     <w:rsid w:val="003B38A3"/>
     <w:rsid w:val="003C2431"/>
+    <w:rsid w:val="003D3093"/>
     <w:rsid w:val="003E37F4"/>
     <w:rsid w:val="003F08BF"/>
     <w:rsid w:val="003F242B"/>
     <w:rsid w:val="00435F73"/>
     <w:rsid w:val="00442F43"/>
     <w:rsid w:val="0046372F"/>
     <w:rsid w:val="004751BD"/>
     <w:rsid w:val="00476644"/>
     <w:rsid w:val="00493A2A"/>
     <w:rsid w:val="00496863"/>
     <w:rsid w:val="00496C23"/>
     <w:rsid w:val="004A20BD"/>
     <w:rsid w:val="004A2E46"/>
     <w:rsid w:val="004B4CED"/>
     <w:rsid w:val="004B6916"/>
     <w:rsid w:val="004B7842"/>
     <w:rsid w:val="004E668F"/>
     <w:rsid w:val="004F1A2A"/>
     <w:rsid w:val="0051035F"/>
     <w:rsid w:val="005457E9"/>
     <w:rsid w:val="00552F8E"/>
     <w:rsid w:val="00570B3F"/>
+    <w:rsid w:val="00584C02"/>
     <w:rsid w:val="00587F5F"/>
+    <w:rsid w:val="00592993"/>
     <w:rsid w:val="005E140B"/>
     <w:rsid w:val="00603EF1"/>
     <w:rsid w:val="00610072"/>
     <w:rsid w:val="00617890"/>
     <w:rsid w:val="00623F5F"/>
     <w:rsid w:val="00630EAE"/>
     <w:rsid w:val="00633B4E"/>
     <w:rsid w:val="0063708B"/>
     <w:rsid w:val="006410FB"/>
     <w:rsid w:val="006667AB"/>
     <w:rsid w:val="00673EE9"/>
     <w:rsid w:val="006B0906"/>
     <w:rsid w:val="006C0D3D"/>
     <w:rsid w:val="006D2E12"/>
     <w:rsid w:val="006D5271"/>
     <w:rsid w:val="00701DDC"/>
     <w:rsid w:val="007211B1"/>
     <w:rsid w:val="00722BD9"/>
+    <w:rsid w:val="007244F0"/>
     <w:rsid w:val="00726991"/>
     <w:rsid w:val="00732233"/>
     <w:rsid w:val="007427F8"/>
     <w:rsid w:val="007452BD"/>
     <w:rsid w:val="00785381"/>
     <w:rsid w:val="00785C4C"/>
     <w:rsid w:val="00785D78"/>
     <w:rsid w:val="007A3B8B"/>
     <w:rsid w:val="007C54FE"/>
     <w:rsid w:val="007D0128"/>
     <w:rsid w:val="007D5236"/>
     <w:rsid w:val="007D7736"/>
     <w:rsid w:val="007E18C7"/>
     <w:rsid w:val="007E6FA2"/>
     <w:rsid w:val="00807E96"/>
     <w:rsid w:val="00811D2B"/>
     <w:rsid w:val="008169D0"/>
     <w:rsid w:val="00844BD5"/>
     <w:rsid w:val="00855A39"/>
     <w:rsid w:val="00863DBB"/>
     <w:rsid w:val="008716DA"/>
     <w:rsid w:val="008A35C1"/>
     <w:rsid w:val="008C7C97"/>
     <w:rsid w:val="008E3309"/>
     <w:rsid w:val="008E3469"/>
     <w:rsid w:val="008F065E"/>
     <w:rsid w:val="0090603A"/>
     <w:rsid w:val="0090606F"/>
     <w:rsid w:val="009145EF"/>
     <w:rsid w:val="00914E5B"/>
     <w:rsid w:val="00930563"/>
     <w:rsid w:val="00931AED"/>
     <w:rsid w:val="00937B85"/>
     <w:rsid w:val="00971914"/>
+    <w:rsid w:val="00985FB7"/>
     <w:rsid w:val="00993E49"/>
     <w:rsid w:val="00994719"/>
     <w:rsid w:val="009A1561"/>
+    <w:rsid w:val="009B7E3A"/>
     <w:rsid w:val="009C2BAA"/>
     <w:rsid w:val="009C34EA"/>
     <w:rsid w:val="009D4F45"/>
     <w:rsid w:val="009D7AD3"/>
     <w:rsid w:val="009F6202"/>
     <w:rsid w:val="009F713B"/>
     <w:rsid w:val="00A01364"/>
     <w:rsid w:val="00A24DF2"/>
     <w:rsid w:val="00A26575"/>
     <w:rsid w:val="00A30617"/>
     <w:rsid w:val="00A342C5"/>
     <w:rsid w:val="00A447DF"/>
     <w:rsid w:val="00A50DF1"/>
     <w:rsid w:val="00A5375D"/>
     <w:rsid w:val="00A8686E"/>
     <w:rsid w:val="00A93DA4"/>
     <w:rsid w:val="00AA20CD"/>
     <w:rsid w:val="00AA75D6"/>
     <w:rsid w:val="00AB288F"/>
     <w:rsid w:val="00AC3F7C"/>
     <w:rsid w:val="00AE10CB"/>
     <w:rsid w:val="00AE3CFA"/>
+    <w:rsid w:val="00AE4676"/>
     <w:rsid w:val="00B05A00"/>
     <w:rsid w:val="00B22DC9"/>
     <w:rsid w:val="00B2700F"/>
     <w:rsid w:val="00B4516E"/>
     <w:rsid w:val="00B50774"/>
     <w:rsid w:val="00B55BF9"/>
     <w:rsid w:val="00B64A77"/>
     <w:rsid w:val="00B66C9F"/>
     <w:rsid w:val="00B70B88"/>
     <w:rsid w:val="00B74145"/>
     <w:rsid w:val="00B764E7"/>
     <w:rsid w:val="00B858C4"/>
     <w:rsid w:val="00BC1554"/>
     <w:rsid w:val="00BD10BD"/>
     <w:rsid w:val="00BD1F16"/>
+    <w:rsid w:val="00BD501B"/>
     <w:rsid w:val="00BF2596"/>
     <w:rsid w:val="00C002DB"/>
     <w:rsid w:val="00C21E77"/>
     <w:rsid w:val="00C5761E"/>
     <w:rsid w:val="00C83508"/>
     <w:rsid w:val="00C94D31"/>
     <w:rsid w:val="00CA6E6D"/>
     <w:rsid w:val="00D06FCD"/>
     <w:rsid w:val="00D16C98"/>
     <w:rsid w:val="00D16CA5"/>
     <w:rsid w:val="00D41061"/>
     <w:rsid w:val="00D53A04"/>
     <w:rsid w:val="00D613BB"/>
     <w:rsid w:val="00D73517"/>
     <w:rsid w:val="00D836ED"/>
     <w:rsid w:val="00D83AEF"/>
     <w:rsid w:val="00DB75E8"/>
     <w:rsid w:val="00DC35BF"/>
     <w:rsid w:val="00DD3BF5"/>
     <w:rsid w:val="00DE1DC5"/>
     <w:rsid w:val="00DF6EF8"/>
     <w:rsid w:val="00E2314D"/>
     <w:rsid w:val="00E24D5F"/>
     <w:rsid w:val="00E2561B"/>
     <w:rsid w:val="00E45912"/>
@@ -1708,51 +1616,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2280CAE4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4C67F7A5-22ED-D244-9972-95547DBEFA8E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3781,73 +3688,68 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B15450D6-ED35-B141-B69C-2D6818538E39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{bee26016-394e-4263-b64c-4fa506ab132a}" enabled="0" method="" siteId="{bee26016-394e-4263-b64c-4fa506ab132a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>237</Words>
-  <Characters>1346</Characters>
+  <Words>225</Words>
+  <Characters>1284</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1576</CharactersWithSpaces>
+  <CharactersWithSpaces>1503</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:subject/>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>